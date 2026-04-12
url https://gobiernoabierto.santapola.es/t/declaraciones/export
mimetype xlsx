--- v0 (2025-10-05)
+++ v1 (2026-04-12)
@@ -38,219 +38,219 @@
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>tipo_de_declaracion</t>
   </si>
   <si>
     <t>legislatura</t>
   </si>
   <si>
     <t>documento</t>
   </si>
   <si>
     <t>declarante_aso</t>
   </si>
   <si>
     <t>Bienes y Actividades (inicial)</t>
   </si>
   <si>
     <t>2023-2027</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715940987Borja Francisco Merino Díaz.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588746Borja Francisco Merino Díaz._Censurado.pdf</t>
   </si>
   <si>
     <t>Borja Francisco Merino Díaz</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941025Encarnación María Ramírez Baeza.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589402Encarnación María Ramírez Baeza._Censurado.pdf</t>
   </si>
   <si>
     <t>Encarnación María Ramírez Baeza</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1749470634Declaración de bienes y actividades de Rosa María Fernández Amador_Censurado.pdf</t>
   </si>
   <si>
     <t>Rosa María Fernández Amador</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941195María Loreto Serrano Pomares.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589593María Loreto Serrano Pomares._Censurado.pdf</t>
   </si>
   <si>
     <t>María Loreto Serrano Pomares</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941136José Pedro Martínez González.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589147José Pedro Martínez González._Censurado.pdf</t>
   </si>
   <si>
     <t>José Pedro Martínez González</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941353Trinidad Ortiz Gómez.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589572Trinidad Ortiz Gómez._Censurado.pdf</t>
   </si>
   <si>
     <t>Trinidad Ortiz Gómez</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715940949Ana María Blasco Amorós.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588554Ana María Blasco Amorós._Censurado.pdf</t>
   </si>
   <si>
     <t>Ana María Blasco Amorós</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941333Oscar Pedro Valenzuela Acedo.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589545Oscar Pedro Valenzuela Acedo._Censurado.pdf</t>
   </si>
   <si>
     <t>Oscar Pedro Valenzuela Acedo</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941294María Manuela Baile Martínez.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589519María Manuela Baile Martínez._Censurado.pdf</t>
   </si>
   <si>
     <t>María Manuela Baile Martínez</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941251María de los Ángeles Roche Noguera.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589320María de los Ángeles Roche Noguera._Censurado.pdf</t>
   </si>
   <si>
     <t>María de los Ángeles Roche Noguera</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/171041469920240313_Otros_declaración bienes corporación 2023-2027-1.pdf</t>
-[...2 lines deleted...]
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715940970Ángel Piedecausa Amador.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588841Encarnación María Ramírez Baeza._Censurado.pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588680Ángel Piedecausa Amador._Censurado.pdf</t>
   </si>
   <si>
     <t>Ángel Piedecausa Amador</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941084Joaquín Lozano Alonso.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589041Joaquín Lozano Alonso._Censurado.pdf</t>
   </si>
   <si>
     <t>Joaquín Lozano Alonso</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941395Yolanda Seva Ruiz.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589490Yolanda Seva Ruiz._Censurado.pdf</t>
   </si>
   <si>
     <t>Yolanda Seva Ruiz</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941006David Fernández Ortiz.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588804David Fernández Ortiz._Censurado.pdf</t>
   </si>
   <si>
     <t>David Fernández Ortiz</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941225Lorenzo Andreu Cervera.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589465Lorenzo Andreu Cervera._Censurado.pdf</t>
   </si>
   <si>
     <t>Lorenzo A. Andreu Cervera</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941270María Dolores Tomás López.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589376María Dolores Tomás López._Censurado.pdf</t>
   </si>
   <si>
     <t>Mª Dolores Tomás López</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941064Francisca García Cerdá.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589445Francisca García Cerdá._Censurado.pdf</t>
   </si>
   <si>
     <t>Francisca García Cerdá</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941102José Francisco López Sempere.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589087José Francisco López Sempere._Censurado.pdf</t>
   </si>
   <si>
     <t>Jose Francisco López Sempere</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941313Mireia Moya Lafuente.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589425Mireia Moya Lafuente._Censurado.pdf</t>
   </si>
   <si>
     <t>Mireia Moya Lafuente</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715940909Ana Antón Ruiz.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588486Ana Antón Ruiz._Censurado.pdf</t>
   </si>
   <si>
     <t>Ana Antón Ruiz</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941046Esteve Ruiz Rodenas.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771588925Esteve Ruiz Rodenas._Censurado.pdf</t>
   </si>
   <si>
     <t>Esteve Ruíz Ródenas</t>
   </si>
   <si>
     <t>2019-2023</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614132certificado declaraciones bienes Maria Loreto Serrano Pomares.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614116certificado declaraciones bienes Jose Pedro Martinez Gonzalez.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614102certificado declaraciones bienes Julio Miguel Baeza Andreu.pdf</t>
   </si>
   <si>
     <t>Julio Miguel Baeza Andreu</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614086certificado declaraciones bienes Trinidad Ortiz Gomez.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614071certificado declaraciones bienes Ana Maria Blasco Amoros.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614058certificado declaraciones bienes Oscar Pedro Valenzuela Acedo.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614044certificado declaraciones bienes Maria Manuela Baile Martinez.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614027certificado declaraciones bienes Maria Angeles Roche Noguera.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680614011certificado declaraciones bienes Encarnacion Maria Ramirez Baeza.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680613997certificado declaraciones bienes Angel Piedecausa Amador.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680613983certificado declaraciones bienes Yolanda Seva Ruiz.pdf</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.santapola.es/storage/uploads/1715941155Lorenzo Andreu Cervera.pdf</t>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1771589198Lorenzo Andreu Cervera._Censurado.pdf</t>
   </si>
   <si>
     <t>Lorenzo Andreu Cervera</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680613954certificado declaraciones bienes Maria Dolores Tomas Lopez.pdf</t>
   </si>
   <si>
     <t>María Dolores Tomás López</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680613783certificado declaraciones bienes Francisca Garcia Cerda.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680613753certificado declaraciones bienes Jose Francisco Lopez Sempere.pdf</t>
   </si>
   <si>
     <t>José Francisco López Sempere</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1680613738certificado declaraciones bienes Angela Maria Perez Fuentes.pdf</t>
   </si>
   <si>
     <t>Angela María Pérez Fuentes</t>
   </si>