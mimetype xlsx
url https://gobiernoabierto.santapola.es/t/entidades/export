--- v0 (2025-10-05)
+++ v1 (2026-04-12)
@@ -62,60 +62,60 @@
   <si>
     <t>acuerdos_pdf_id</t>
   </si>
   <si>
     <t>acuerdos_open_id</t>
   </si>
   <si>
     <t>estatutos_pdf_id</t>
   </si>
   <si>
     <t>estatutos_open_id</t>
   </si>
   <si>
     <t>plantilla_pdf_id</t>
   </si>
   <si>
     <t>plantilla_open_id</t>
   </si>
   <si>
     <t>web</t>
   </si>
   <si>
     <t>otros_doc</t>
   </si>
   <si>
-    <t>Agencia de Desarrollo Local</t>
+    <t>El Organismo Autónomo Municipal “Agencia de Desarrollo Local” quedó disuelto el 31 de diciembre de 2025, integrándose su personal, funciones y obligaciones en el Ayuntamiento desde el 1 de enero de 2026.</t>
   </si>
   <si>
     <t>Organismo</t>
   </si>
   <si>
     <t>https://www.adlsantapola.es/es/</t>
   </si>
   <si>
-    <t>[{"nombre":"Normativa","enlace":"https:\/\/gobiernoabierto.santapola.es\/p\/386-normativa-adl"},{"nombre":"Sesiones del Consejo de Administraci\u00f3n","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/sesiones-otros-organos\/consejo-de-administracion"},{"nombre":"Sesiones de la Comisi\u00f3n Ejecutiva","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/sesiones-otros-organos\/comision-ejecutiva"},{"nombre":"La ADL no dispone de parque m\u00f3vil propio","enlace":""},{"nombre":"Cat\u00e1logo de Puestos de Trabajo","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/plantilla"},{"nombre":"Presupuestos","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/presupuestos"},{"nombre":"Cuentas anuales","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/cuentasanuales"}]</t>
+    <t>[{"nombre":"Certificado Pleno Disoluci\u00f3n ADL 27-11-2025","enlace":"https:\/\/gobiernoabierto.santapola.es\/storage\/uploads\/1772523591Certificado%20Pleno%20Disoluci%C3%B3n%20ADL%2027.11.2025.pdf"},{"nombre":"Certificado Pleno Disoluci\u00f3n ADL 23-12-2024","enlace":"https:\/\/gobiernoabierto.santapola.es\/storage\/uploads\/1772523590Certificado%20Pleno%20Disoluci%C3%B3n%20ADL%2023.12.2024.pdf"},{"nombre":"Certificado Pleno Disoluci\u00f3n ADL 19-12-2024","enlace":"https:\/\/gobiernoabierto.santapola.es\/storage\/uploads\/1772523591Certificado%20Pleno%20Disoluci%C3%B3n%20ADL%2019.12.2024.pdf"},{"nombre":"Normativa","enlace":"https:\/\/gobiernoabierto.santapola.es\/p\/386-normativa-adl"},{"nombre":"Sesiones del Consejo de Administraci\u00f3n","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/sesiones-otros-organos\/consejo-de-administracion"},{"nombre":"Sesiones de la Comisi\u00f3n Ejecutiva","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/sesiones-otros-organos\/comision-ejecutiva"},{"nombre":"La ADL no dispone de parque m\u00f3vil propio","enlace":""},{"nombre":"Cat\u00e1logo de Puestos de Trabajo","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/plantilla"},{"nombre":"Presupuestos","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/presupuestos"},{"nombre":"Cuentas anuales","enlace":"https:\/\/gobiernoabierto.santapola.es\/t\/cuentasanuales"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -459,65 +459,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="32" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="240" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="922" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1637" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">