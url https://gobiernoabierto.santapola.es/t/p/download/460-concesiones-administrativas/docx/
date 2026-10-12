--- v0 (2026-05-27)
+++ v1 (2026-10-12)
@@ -53,50 +53,85 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Año</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">No existen Concesiones Administrativas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">No existen Concesiones Administrativas</w:t>