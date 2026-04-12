--- v0 (2025-10-05)
+++ v1 (2026-04-12)
@@ -59,51 +59,51 @@
   <si>
     <t>years</t>
   </si>
   <si>
     <t>18-03-2023</t>
   </si>
   <si>
     <t>Inmuebles</t>
   </si>
   <si>
     <t>Edificios Históricos</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1710770885Relación Edif. Históricos-Artísticos Sta. Pola.ods</t>
   </si>
   <si>
     <t>22-02-2023</t>
   </si>
   <si>
     <t>Bienes</t>
   </si>
   <si>
     <t>Inventario general de bienes</t>
   </si>
   <si>
-    <t>Inventario en Vigor a fecha de 10/02/2025</t>
+    <t>Inventario en Vigor a fecha de 17/02/2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1677849833Certificado de acuerdo-RECTIFICACIÓN Y APROBACIÓN DEL INVENTARIO DE BIENES.pdf</t>
   </si>
   <si>
     <t>Rectificación Error en "Inventario general de bienes"</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1734083643CORRECCION DE ERRORES INFORME RECTIFICACION INVENTARIO 2022-1 Anonimizado.pdf</t>
   </si>
   <si>
     <t>01-01-2022</t>
   </si>
   <si>
     <t>Vehículos Municipales</t>
   </si>
   <si>
     <t>Listado Flota Vehículos Municipales</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1657198503LISTADO FLOTA VEHÍCULOS MUNICIPALES.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1657198493listado flota vehículos municipales.docx</t>
   </si>