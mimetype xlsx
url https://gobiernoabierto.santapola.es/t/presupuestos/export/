--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ejercicio</t>
   </si>
   <si>
     <t>aprobacion_inicial</t>
   </si>
   <si>
     <t>aprobacion_definitiva</t>
   </si>
   <si>
     <t>alegaciones</t>
   </si>
   <si>
     <t>presupuesto_de_ingresos</t>
   </si>
   <si>
     <t>presupuesto_de_gastos</t>
   </si>
   <si>
     <t>memoria</t>
   </si>
   <si>
@@ -216,50 +216,53 @@
     <t>58155081,36</t>
   </si>
   <si>
     <t>20446328,31</t>
   </si>
   <si>
     <t>21103295,05</t>
   </si>
   <si>
     <t>96008,29</t>
   </si>
   <si>
     <t>3642598,39</t>
   </si>
   <si>
     <t>20285437,06</t>
   </si>
   <si>
     <t>9610331,18</t>
   </si>
   <si>
     <t>13233134,36</t>
   </si>
   <si>
     <t>1682178,76</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.santapola.es/storage/uploads/1781769626Informe%20de%20estabilidad%20presupuestaria%20y%20sostenibilidad%20financiera%20sobre%20la%20liquidaci%C3%B3n%20del%20ejercicio%202025._Anonimizado.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1717149947Aprobaci%C3%B3n%20Definitiva%20BOP%20Presupuesto%202024.pdf , https://gobiernoabierto.santapola.es/storage/uploads/1738741533Pr%C3%B3rroga%20Presupuestaria_Censurado.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1734350357Bases%20de%20Ejecuci%C3%B3n%20Conjunta%202024%20Anonimizado.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.santapola.es/storage/uploads/1711455998Objetivo%20Estab.%20Presup.%20y%20Sostenib.%20Financiera_trimestrales_2023_.xlsx , https://gobiernoabierto.santapola.es/storage/uploads/1738741674Resoluci%C3%B3n_de%20Alcald%C3%ADa%C2%A0_DECRETO%202024-0044_%20Pr%C3%B3rroga%20Presupuestaria_Censurado.pdf , https://gobiernoabierto.santapola.es/storage/uploads/1765361302Santa%20Pola%202024%20Informe%20Estabilidad%20Liquidaci%C3%B3n%20Consolidado_Censurado.pdf , https://gobiernoabierto.santapola.es/storage/uploads/1734350356Informe%20Econ%C3%B3mico-financiero%20Anonimizado.pdf , https://gobiernoabierto.santapola.es/storage/uploads/1734350356Informe%20intervencion%20presupuesto%202024%20Anonimizado.pdf</t>
   </si>
   <si>
     <t>46.007.829,35</t>
   </si>
   <si>
     <t>19.390.480,53</t>
   </si>
   <si>
     <t>17.209.524,00</t>
   </si>
   <si>
     <t>138.935,26</t>
   </si>
   <si>
     <t>3.028.421,51</t>
   </si>
@@ -1253,516 +1256,519 @@
       </c>
       <c r="Y3">
         <v>1350000</v>
       </c>
       <c r="Z3" t="s">
         <v>65</v>
       </c>
       <c r="AA3" t="s">
         <v>66</v>
       </c>
       <c r="AB3" t="s">
         <v>67</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>200000</v>
       </c>
       <c r="AF3">
         <v>11794000</v>
       </c>
+      <c r="AG3" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" s="2">
         <v>156</v>
       </c>
       <c r="B4">
         <v>2024</v>
       </c>
       <c r="D4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R4">
         <v>0.0</v>
       </c>
       <c r="S4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="U4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="V4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="W4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="X4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Z4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AA4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AB4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AC4" t="s">
         <v>48</v>
       </c>
       <c r="AD4" t="s">
         <v>48</v>
       </c>
       <c r="AE4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AF4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AG4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" s="2">
         <v>110</v>
       </c>
       <c r="B5">
         <v>2023</v>
       </c>
       <c r="C5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="T5">
         <v>39.8</v>
       </c>
       <c r="U5">
         <v>120.0</v>
       </c>
       <c r="V5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="W5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Y5">
         <v>785.0</v>
       </c>
       <c r="Z5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB5">
         <v>516.2</v>
       </c>
       <c r="AC5">
         <v>0</v>
       </c>
       <c r="AD5">
         <v>90.0</v>
       </c>
       <c r="AE5">
         <v>120.0</v>
       </c>
       <c r="AF5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AG5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" s="2">
         <v>33</v>
       </c>
       <c r="B6">
         <v>2022</v>
       </c>
       <c r="J6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R6">
         <v>0</v>
       </c>
       <c r="S6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="T6">
         <v>0</v>
       </c>
       <c r="U6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="V6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="W6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="X6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Y6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="Z6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AA6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AB6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AC6">
         <v>0</v>
       </c>
       <c r="AD6">
         <v>0</v>
       </c>
       <c r="AE6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AF6">
         <v>0</v>
       </c>
       <c r="AH6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="2">
         <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AI7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" s="2">
         <v>31</v>
       </c>
       <c r="B8">
         <v>2021</v>
       </c>
       <c r="C8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O8" t="s">
+        <v>146</v>
+      </c>
+      <c r="P8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>148</v>
+      </c>
+      <c r="S8" t="s">
+        <v>149</v>
+      </c>
+      <c r="U8" t="s">
+        <v>127</v>
+      </c>
+      <c r="V8" t="s">
+        <v>150</v>
+      </c>
+      <c r="W8" t="s">
         <v>145</v>
       </c>
-      <c r="P8" t="s">
-[...8 lines deleted...]
-      <c r="U8" t="s">
+      <c r="X8" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>151</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>152</v>
+      </c>
+      <c r="AB8" t="s">
         <v>126</v>
       </c>
-      <c r="V8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AD8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AE8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AF8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AG8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AH8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AI8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" s="2">
         <v>29</v>
       </c>
       <c r="B9">
         <v>2020</v>
       </c>
       <c r="F9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="O9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="R9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="S9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="T9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="U9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="V9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="W9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="X9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Y9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Z9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AA9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AB9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AE9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" s="2">
         <v>30</v>
       </c>
       <c r="B10">
         <v>2019</v>
       </c>
       <c r="J10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">